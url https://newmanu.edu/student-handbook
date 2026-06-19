--- v0 (2026-05-30)
+++ v1 (2026-06-19)
@@ -6768,90 +6768,94 @@
       <w:r w:rsidRPr="00E5773D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="86"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E5773D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>oneself</w:t>
       </w:r>
       <w:r w:rsidRPr="00E5773D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E5773D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="117"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E5773D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-17"/>
           <w:w w:val="117"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E5773D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>those</w:t>
       </w:r>
       <w:r w:rsidRPr="00E5773D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E5773D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>persons</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E5773D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E5773D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>when</w:t>
       </w:r>
       <w:r w:rsidRPr="00E5773D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E5773D">
         <w:rPr>
@@ -8298,92 +8302,96 @@
       <w:r w:rsidRPr="000D2B09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="104"/>
         </w:rPr>
         <w:t>whic</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2B09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:w w:val="104"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2B09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:w w:val="86"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D2B09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>threatens</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000D2B09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-11"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2B09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2B09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D2B09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>endangers</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000D2B09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2B09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2B09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2B09">
@@ -9956,58 +9964,60 @@
       </w:r>
       <w:r w:rsidRPr="008B502E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:w w:val="108"/>
         </w:rPr>
         <w:t>continued</w:t>
       </w:r>
       <w:r w:rsidRPr="008B502E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="108"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B502E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">membership </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B502E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008B502E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B502E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="008B502E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B502E">
         <w:rPr>
@@ -13686,76 +13696,78 @@
       <w:r w:rsidRPr="00CE6987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-12"/>
           <w:w w:val="108"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>Public</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CE6987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="107"/>
         </w:rPr>
         <w:t>intoxication</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="107"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CE6987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="108"/>
         </w:rPr>
         <w:t>prohibited.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="108"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -14458,76 +14470,78 @@
         <w:t>locker</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>rooms,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CE6987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>rest</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-14"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>rooms</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CE6987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="111"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
@@ -16030,52 +16044,62 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">paraphernalia. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31ED51DC" w14:textId="77777777" w:rsidR="00882C71" w:rsidRPr="00882C71" w:rsidRDefault="00B033F6" w:rsidP="00A766BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="77"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>This includes:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E6529">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>includes:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="43"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>synthetic</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="37"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6529">
@@ -16800,90 +16824,92 @@
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>local laws</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="96"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>regard</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6529">
@@ -17384,59 +17410,61 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="102"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="86"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>action,</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -19507,56 +19535,65 @@
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidRPr="0051481B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0051481B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>enacted</w:t>
       </w:r>
       <w:r w:rsidRPr="0051481B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="38"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0051481B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>of the</w:t>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0051481B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="0051481B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0051481B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:w w:val="102"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:r w:rsidRPr="0051481B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:w w:val="86"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -22849,52 +22886,66 @@
     </w:p>
     <w:p w14:paraId="7BDDA62F" w14:textId="77777777" w:rsidR="00EC31F6" w:rsidRPr="00EC31F6" w:rsidRDefault="00EC31F6" w:rsidP="00EC31F6">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC31F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Title IX and Non-Discrimination</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Title IX and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Non-Discrimination</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="013D5742" w14:textId="77777777" w:rsidR="00EC31F6" w:rsidRPr="00EC31F6" w:rsidRDefault="00EC31F6" w:rsidP="00EC31F6">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC31F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Newman University prohibits discrimination based on protected characteristics and enforces Title IX regarding sex-based misconduct. Retaliation is prohibited.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7774E592" w14:textId="09E8E226" w:rsidR="00EC31F6" w:rsidRDefault="009823F2" w:rsidP="009823F2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
@@ -22967,67 +23018,95 @@
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disability Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="157847F7" w14:textId="1CA9EC82" w:rsidR="00EC31F6" w:rsidRPr="00EC31F6" w:rsidRDefault="00EC31F6" w:rsidP="00EC31F6">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC31F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Students requesting accommodations</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B56806">
+        <w:t xml:space="preserve">Students requesting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC31F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and/or support services</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EC31F6">
+        <w:t>accommodations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B56806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> must provide documentation and work with Disability Services to implement approved accommodations.</w:t>
+        <w:t xml:space="preserve"> and/or support services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must provide documentation and work with Disability Services to implement approved </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accommodations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE384D1" w14:textId="0DC525B8" w:rsidR="00042C86" w:rsidRPr="00EC31F6" w:rsidRDefault="00E179B7" w:rsidP="00042C86">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
       <w:r w:rsidR="00042C86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -23475,51 +23554,69 @@
     <w:p w14:paraId="618DA2CC" w14:textId="77777777" w:rsidR="001A4E2B" w:rsidRDefault="001A4E2B" w:rsidP="00EC31F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="422F14D8" w14:textId="0A97DE54" w:rsidR="00C851ED" w:rsidRDefault="00C851ED" w:rsidP="00EC31F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Dugan Library is a dynamic space where students may access</w:t>
+        <w:t xml:space="preserve">Dugan Library is a dynamic space where students </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> access</w:t>
       </w:r>
       <w:r w:rsidR="00CA20D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> educational material collections, tutoring, study spaces</w:t>
       </w:r>
       <w:r w:rsidR="00FA5A33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, and other academic resource</w:t>
       </w:r>
       <w:r w:rsidR="00263997">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s such as printing</w:t>
       </w:r>
@@ -23612,51 +23709,69 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79B36730" w14:textId="19204F72" w:rsidR="009F6766" w:rsidRDefault="009F6766" w:rsidP="00EC31F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Located in the Dugan Library and Campus Center</w:t>
       </w:r>
       <w:r w:rsidR="00E30EFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is a dynamic resource for many services such as:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E30EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E30EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a dynamic resource for many services such as:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6605AFA3" w14:textId="519836FD" w:rsidR="00E30EFE" w:rsidRDefault="00722092" w:rsidP="00E30EFE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Career Services</w:t>
       </w:r>
       <w:r w:rsidR="00E900A6">
@@ -24322,91 +24437,145 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56931938" w14:textId="5D6A1060" w:rsidR="00CC70BD" w:rsidRDefault="00CC70BD" w:rsidP="00A202A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Food Services is provided by Great Western Dining</w:t>
       </w:r>
       <w:r w:rsidR="00B85261">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and is located in Mabee Dining Center. The Dining Center is open to</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00314214">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B85261">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t>is located in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85261">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>all members of the university community</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00072995">
+        <w:t xml:space="preserve"> Mabee Dining Center. The Dining Center is open to</w:t>
+      </w:r>
+      <w:r w:rsidR="00314214">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">. For operating hours and additional information call, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00314214">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B85261">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>extension</w:t>
+        <w:t>all members of the university community</w:t>
       </w:r>
       <w:r w:rsidR="00072995">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2169. Vending machines are located in most buildings. There is a snack bar and coffee shop located in Dugan Library Center</w:t>
+        <w:t xml:space="preserve">. For operating hours and additional information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00072995">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>call,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00072995">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00314214">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>extension</w:t>
+      </w:r>
+      <w:r w:rsidR="00072995">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2169. Vending machines </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00072995">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>are located in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00072995">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> most buildings. There is a snack bar and coffee shop located in Dugan Library Center</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA093C6" w14:textId="77777777" w:rsidR="00EE0D7B" w:rsidRDefault="00EE0D7B" w:rsidP="00A202A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D87559F" w14:textId="71C63D95" w:rsidR="00EE0D7B" w:rsidRDefault="00EE0D7B" w:rsidP="00A202A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
@@ -24673,2328 +24842,2206 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Student Complaint Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32851D25" w14:textId="77777777" w:rsidR="00B63F82" w:rsidRDefault="00B63F82" w:rsidP="0082005D">
+    <w:p w14:paraId="2B256035" w14:textId="5AADA83D" w:rsidR="3EC09992" w:rsidRPr="00C379F4" w:rsidRDefault="15B826E7" w:rsidP="00C379F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="3EC09992">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en"/>
+          </w:rPr>
+          <w:t>https://newmanu.edu/numedia/departments/academic-affairs/Student_Complaints_Policy_5.2026a_.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25232113" w14:textId="4F4D1581" w:rsidR="006D2C4D" w:rsidRDefault="006D2C4D" w:rsidP="00D651D3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Scheduled Activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469EF318" w14:textId="45EC61FC" w:rsidR="00B551E9" w:rsidRDefault="00356F9D" w:rsidP="00D651D3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>All university spon</w:t>
+      </w:r>
+      <w:r w:rsidR="007424AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>sored activities scheduled by students must be cleared with the Student Activities Office</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE65A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and approved by the Dean of Students. Activity dates and room requests mut be made as far in advance as possible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FAA94A9" w14:textId="69E48A9F" w:rsidR="007800C0" w:rsidRDefault="007800C0" w:rsidP="00D651D3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Guest Speakers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB2BB32" w14:textId="346DC160" w:rsidR="007800C0" w:rsidRDefault="00A57A48" w:rsidP="00D651D3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Campus speakers</w:t>
+      </w:r>
+      <w:r w:rsidR="004732AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be aligned with academic standards</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and open to </w:t>
+      </w:r>
+      <w:r w:rsidR="00224C88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>question-and-answer</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opportunities. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A874B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>The group sponsoring the speaker</w:t>
+      </w:r>
+      <w:r w:rsidR="002F79EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assumes all responsibility for</w:t>
+      </w:r>
+      <w:r w:rsidR="008578DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> costs, security and publicity for the event. The event must also be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008578DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>cleared</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008578DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via the </w:t>
+      </w:r>
+      <w:r w:rsidR="00567BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">calendar clearance practices. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25665DE9" w14:textId="060346F2" w:rsidR="00567BF6" w:rsidRDefault="00567BF6" w:rsidP="00D651D3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Flyers, Posters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCF27FB" w14:textId="6EB7261C" w:rsidR="00567BF6" w:rsidRDefault="00D65A4D" w:rsidP="00D651D3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Academic notices must be approved by the office of Academic Affairs. Student Activity content must be approved by the office of Student Activities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F85196" w14:textId="43D120D3" w:rsidR="003577B9" w:rsidRDefault="003577B9" w:rsidP="003577B9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each sign must include a “remove </w:t>
+      </w:r>
+      <w:r w:rsidR="002F625E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>” date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C238D3F" w14:textId="547DD207" w:rsidR="003577B9" w:rsidRDefault="002F625E" w:rsidP="003577B9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Signs must only be affixed with easy remove tap such as painters’ tape</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CF4962" w14:textId="4290AF2F" w:rsidR="00B60B68" w:rsidRDefault="00B60B68" w:rsidP="003577B9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Signes must not be affixed to glass doors</w:t>
+      </w:r>
+      <w:r w:rsidR="00120079">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A05B50C" w14:textId="5CE76DA4" w:rsidR="00120079" w:rsidRDefault="00120079" w:rsidP="003577B9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signs may not be posted in the Chapel or main entryway of Sacred Heart Hall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F61CC75" w14:textId="7C2C2954" w:rsidR="00E43571" w:rsidRDefault="00E43571" w:rsidP="003577B9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>DeMattias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hallways are reserved for student artwork</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECBBD9F" w14:textId="48EC3BEA" w:rsidR="00E43571" w:rsidRDefault="00E43571" w:rsidP="003577B9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Signs in Bishop</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gerber Science Center may only be posted on tack rails or corkboards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B3828D" w14:textId="13A56ED5" w:rsidR="00972998" w:rsidRDefault="00972998" w:rsidP="003577B9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signs in Residence Halls </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6435">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must be approved by Residence staff and posted by Residence staff. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410A55FC" w14:textId="79866B30" w:rsidR="0056678C" w:rsidRDefault="0056678C" w:rsidP="0056678C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Email</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>, Electronic Posting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC31B53" w14:textId="4AA91630" w:rsidR="00C36DAC" w:rsidRDefault="00C36DAC" w:rsidP="0056678C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>All requests for “everyone” email distribution must be directed to the Office of Academic Affairs</w:t>
+      </w:r>
+      <w:r w:rsidR="004463AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or other offices with posting </w:t>
+      </w:r>
+      <w:r w:rsidR="003D31AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>privileges</w:t>
+      </w:r>
+      <w:r w:rsidR="004463AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3215BC" w14:textId="129D2CDB" w:rsidR="003D31AB" w:rsidRDefault="003D31AB" w:rsidP="0056678C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Solicitation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388F188D" w14:textId="482DA1D5" w:rsidR="003D31AB" w:rsidRDefault="00357816" w:rsidP="0056678C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only authorized personnel are allowed to sell goods to students or solicit on campus. </w:t>
+      </w:r>
+      <w:r w:rsidR="00005D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Solicitation is not allowed in residence halls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17AC4E06" w14:textId="2A0038FF" w:rsidR="00005D2F" w:rsidRDefault="00005D2F" w:rsidP="0056678C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dress</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD7EA44" w14:textId="6247DBD4" w:rsidR="00005D2F" w:rsidRDefault="00AA48CC" w:rsidP="0056678C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clothing should be clean and appropriate to the place and location. Shoes and shirts are to be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>worn at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the residence halls. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F54DE0C" w14:textId="5E6DD5DD" w:rsidR="004F3F1D" w:rsidRDefault="004F3F1D" w:rsidP="0056678C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Students Identification Cards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771703FF" w14:textId="33C95414" w:rsidR="004F3F1D" w:rsidRDefault="00912A60" w:rsidP="0056678C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>And official identification card is given to each student during the registration process</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1F07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>. This card is used for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4222865A" w14:textId="226FBC78" w:rsidR="009F1F07" w:rsidRDefault="009F1F07" w:rsidP="009F1F07">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Book loans from Newman University and Friends </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25750">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220DF99B" w14:textId="19ED5E9A" w:rsidR="00E25750" w:rsidRDefault="00E25750" w:rsidP="009F1F07">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Entrance to university events</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD26882" w14:textId="32CC587E" w:rsidR="006033B3" w:rsidRDefault="00BF33EA" w:rsidP="006033B3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entrance into university classrooms and </w:t>
+      </w:r>
+      <w:r w:rsidR="006033B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>some locked locations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D37FD7" w14:textId="334BD4C9" w:rsidR="006033B3" w:rsidRDefault="006033B3" w:rsidP="006033B3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Meal swipes in the dining hall</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205A83B9" w14:textId="67B8B716" w:rsidR="00E11857" w:rsidRDefault="00E11857" w:rsidP="00E11857">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Weapons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9C5230" w14:textId="07331AEB" w:rsidR="00E11857" w:rsidRDefault="00110CF6" w:rsidP="00E11857">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possession of weapons, fireworks, and explosives of any kind are prohibited on Newman University owned property. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB233A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Items covered by this policy shall include but are not limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BC75D4" w14:textId="4F1FB2B2" w:rsidR="00BB233A" w:rsidRDefault="008A2CAA" w:rsidP="00BB233A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Any “dangerous” weapon defined by Kansas Statute</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C67429F" w14:textId="3696B805" w:rsidR="008A2CAA" w:rsidRDefault="008A2CAA" w:rsidP="00BB233A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>All handguns, rifles, and shotguns</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD62FEA" w14:textId="7830F701" w:rsidR="008A2CAA" w:rsidRDefault="005A2467" w:rsidP="00BB233A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>All longbows, crossbows, and arrows,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5284E239" w14:textId="4E06DBF4" w:rsidR="005A2467" w:rsidRDefault="005A2467" w:rsidP="00BB233A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All knives </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>having</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a blade of four inches or more</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05121086" w14:textId="38F9DDB3" w:rsidR="002B1522" w:rsidRDefault="002B1522" w:rsidP="00BB233A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>All BB guns, pellet guns, air</w:t>
+      </w:r>
+      <w:r w:rsidR="000E35EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>CO</w:t>
+      </w:r>
+      <w:r w:rsidR="000E35EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guns</w:t>
+      </w:r>
+      <w:r w:rsidR="000E35EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>, blow guns, or pistols</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719FAC87" w14:textId="28AD9879" w:rsidR="000E35EC" w:rsidRDefault="000E35EC" w:rsidP="00BB233A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>All fireworks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C30B8F4" w14:textId="009CE7CF" w:rsidR="000E35EC" w:rsidRDefault="000E35EC" w:rsidP="00BB233A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>All explosives, laboratory chemicals, dangerous compounds</w:t>
+      </w:r>
+      <w:r w:rsidR="007547D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007547D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>non academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007547D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purposes) gun powder, firearm ammunition, and flammable petroleum fuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211DC0A5" w14:textId="4B77035A" w:rsidR="000D3D87" w:rsidRDefault="000D3D87" w:rsidP="00BB233A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>All martial arts weapons (nun chucks, throwing stars)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3527E913" w14:textId="633D0092" w:rsidR="000D3D87" w:rsidRDefault="000D3D87" w:rsidP="000D3D87">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>This policy does not apply to</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2890">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124A3B8B" w14:textId="4A1D7831" w:rsidR="00FD2890" w:rsidRDefault="00FD2890" w:rsidP="00FD2890">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Law enforcement officers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D22F73D" w14:textId="608E6C3F" w:rsidR="00FD2890" w:rsidRDefault="00FD2890" w:rsidP="00FD2890">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Licensed security officers assigned to the university</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B8E10A" w14:textId="77777777" w:rsidR="00FE04BF" w:rsidRDefault="00E953AD" w:rsidP="00FD2890">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Weapons used for education </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purposes which have been secured by a s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0835">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>ecurity or disabling device and only after the instructor has obtained written approval from the director of the school</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE04BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plus signatures of the VPAA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CE7D8E" w14:textId="77777777" w:rsidR="00F90C12" w:rsidRDefault="00FE04BF" w:rsidP="00FD2890">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Theatrical props</w:t>
+      </w:r>
+      <w:r w:rsidR="007B396B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with the existing Fine Arts procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8E51A9" w14:textId="77777777" w:rsidR="009B1E1F" w:rsidRDefault="00F90C12" w:rsidP="00FD2890">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laboratory chemicals, compounds, and devices used in the classroom and laboratories under the supervision of the instructor or trained lab assistant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5EDB19" w14:textId="77777777" w:rsidR="00791F6F" w:rsidRDefault="009B1E1F" w:rsidP="009B1E1F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Violations of this policy may result in disciplinary action up to and including dismissal of employees or expulsion of students. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6B3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Violators </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008D6B3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>maybe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008D6B3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asked to leave university property</w:t>
+      </w:r>
+      <w:r w:rsidR="00607FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, refusal to do so may constitute </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00607FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>an unlawful</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00607FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trespass. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7928D5D0" w14:textId="46DB6335" w:rsidR="00A41250" w:rsidRPr="00B72081" w:rsidRDefault="00A41250" w:rsidP="00B72081">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Immunizations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9F8EB7" w14:textId="24CE3DD6" w:rsidR="00A41250" w:rsidRPr="00C846B0" w:rsidRDefault="00C846B0" w:rsidP="00B72081">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C846B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Meningitis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A41250" w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>According to Kansas Statute</w:t>
+      </w:r>
+      <w:r w:rsidR="00244B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A41250" w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>incoming students residing in student housing at universities and colleges must be vaccinated for meningitis or sign a waiver refusing receipt of the meningitis vaccine. Students who received a meningitis vaccination more than 5 years ago will be required to receive the meningococcal booster. M</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41250" w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>any health science majors are required by their school or program to have additional immunizations prior to the beginning of their clinical rotations. Assuring that health science students comply with additional requirements is the responsibility of the School of Nursing and Allied Health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A32C997" w14:textId="77777777" w:rsidR="00A41250" w:rsidRPr="00957625" w:rsidRDefault="00A41250" w:rsidP="00A41250">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="274"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E11193F" w14:textId="403AECE8" w:rsidR="00A41250" w:rsidRPr="00957625" w:rsidRDefault="00A41250" w:rsidP="00C846B0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Although international students may have access to other types of vaccinations, they must meet all US requirements for the meningitis vaccination. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31026ABE" w14:textId="77777777" w:rsidR="00A41250" w:rsidRPr="00957625" w:rsidRDefault="00A41250" w:rsidP="00A41250">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="274"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58027751" w14:textId="63D0CD16" w:rsidR="00A41250" w:rsidRPr="00C846B0" w:rsidRDefault="00A41250" w:rsidP="00C846B0">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tuberculosis</w:t>
+      </w:r>
+      <w:r w:rsidR="00C846B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>According to Kansas Statute</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ach student entering classrooms of a postsecondary educational institution in Kansas shall comply with the tuberculosis evaluation requirements. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>be in compliance with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Newman University policy, every student must complete a TB screening form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A84201" w14:textId="02DD4CDA" w:rsidR="00A41250" w:rsidRPr="00957625" w:rsidRDefault="00A41250" w:rsidP="00A87291">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TB Screening: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>All students must complete and submit the Newman University Tuberculosis (TB) Screening Questionnaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a part of the registration and enrollment process. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once submitted, the </w:t>
+      </w:r>
+      <w:r w:rsidR="002527CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>response</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be evaluated by university administration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF90990" w14:textId="77777777" w:rsidR="00A41250" w:rsidRPr="00957625" w:rsidRDefault="00A41250" w:rsidP="00A87291">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Follow-up TB testing: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In some instances, a student may be required to have a follow-up TB screening </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>completed, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide documentation of a recent TB test. Proof of a negative TB test can be mailed or faxed to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F0B40E" w14:textId="77777777" w:rsidR="00A41250" w:rsidRPr="00957625" w:rsidRDefault="00A41250" w:rsidP="00A41250">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="274"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37382F4A" w14:textId="77777777" w:rsidR="00A41250" w:rsidRPr="00957625" w:rsidRDefault="00A41250" w:rsidP="00A87291">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Dean of Students</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017AF830" w14:textId="77777777" w:rsidR="00A41250" w:rsidRPr="00957625" w:rsidRDefault="00A41250" w:rsidP="00A87291">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>3100 McCormick Ave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658FF5CB" w14:textId="77777777" w:rsidR="00A41250" w:rsidRPr="00957625" w:rsidRDefault="00A41250" w:rsidP="00A87291">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Wichita, KS 67213</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED55AF7" w14:textId="7B1E4660" w:rsidR="00A41250" w:rsidRPr="00957625" w:rsidRDefault="00717B8A" w:rsidP="00717B8A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Deanofstudents@Newman.edu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0FA274" w14:textId="77777777" w:rsidR="00A41250" w:rsidRPr="00957625" w:rsidRDefault="00A41250" w:rsidP="00A41250">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2160" w:hanging="1890"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D80520" w14:textId="77777777" w:rsidR="00A41250" w:rsidRPr="00957625" w:rsidRDefault="00A41250" w:rsidP="00717B8A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>The Dean of Students will monitor students’ status each semester. Students who fail to follow these requirements may be blocked from registration until the student is back in compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E494CF4" w14:textId="77777777" w:rsidR="00A41250" w:rsidRPr="00957625" w:rsidRDefault="00A41250" w:rsidP="00A41250">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="274"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A53E7B4" w14:textId="25056A82" w:rsidR="00E953AD" w:rsidRDefault="00E8184D" w:rsidP="009B1E1F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Communicable Disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6719EDED" w14:textId="1FF54E67" w:rsidR="00E8184D" w:rsidRPr="006569EE" w:rsidRDefault="00E8184D" w:rsidP="004B31D8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Newman University will follow the public health regulations for the control of communicable diseases as set forth by the Wichita-Sedgwick County Community Health</w:t>
+      </w:r>
+      <w:r w:rsidR="008371B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There may be situations that arise at Newman University that will require individual review by the university. In those cases, the Associate Vice President for Academic Services will meet with the affected person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">and seek advice of the attending physician and other appropriate parties. The person’s confidentiality will be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>maintained at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Resolution of the issue will be made by the Associate Vice President for Academic Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBD6845" w14:textId="0C39BD1F" w:rsidR="002355E6" w:rsidRDefault="00876113" w:rsidP="00B138DD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0019054C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>HIV Infection:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D409D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>There</w:t>
+      </w:r>
+      <w:r w:rsidR="002355E6" w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is no current evidence that individuals infected with Human Immune-Deficiency Virus (HIV) can infect other individuals by casual ordinary contact. Therefore, there is no reason to exclude individuals with HIV infection from campus academic, social or cultural activities. Shared study areas, libraries, classrooms, etc., do not represent a problem or public health threat to the Newman University community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DDAD1B" w14:textId="175E2D1B" w:rsidR="002355E6" w:rsidRPr="00B138DD" w:rsidRDefault="002355E6" w:rsidP="00B138DD">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The university seeks to protect the lives and rights of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who contract the virus and those who might be exposed to it. Therefore, it is the responsibility of individuals who know that they are HIV infected to take appropriate precautions to protect their own health and that of others. Decisions about institutional housing for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with HIV infection will be made on an individual basis. Requests for special </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>accommodations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be accompanied </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documentation from a physician (see section 5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2846C804" w14:textId="77777777" w:rsidR="002355E6" w:rsidRPr="00957625" w:rsidRDefault="002355E6" w:rsidP="00845075">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Individuals seeking assistance on campus should consult with the Provost and Vice President for Academic Affairs who will assess the circumstances and make recommendations about appropriate institutional accommodations for the individual. Though no disclosure is required of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who are HIV infected, information that is voluntarily disclosed will be kept confidential in accordance with university policy. This statement may be updated as more information about AIDS, ARC, and SP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>, their</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prevention and treatment </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>becomes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> available. From cdc.gov: If you would like more information or have personal concerns, call CDC-INFO, 24 hrs. /day: 1-800- 232-4636; 1-888-232-6348; (TTY) in English and in Spanish.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FF00D3" w14:textId="147E7870" w:rsidR="00845075" w:rsidRDefault="00B138DD" w:rsidP="005F270F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr>
-[...2177 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Residence Life</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C1D92B" w14:textId="77777777" w:rsidR="00FE68E0" w:rsidRDefault="00FE68E0" w:rsidP="005F270F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Residence Life</w:t>
-[...13 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E4CD617" w14:textId="6B556D4C" w:rsidR="00C4666E" w:rsidRDefault="00C4666E" w:rsidP="005F270F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">For information regarding Residence Life and dormitory information please visit our website. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E4A24B" w14:textId="77777777" w:rsidR="00CC32E1" w:rsidRPr="00C4666E" w:rsidRDefault="00CC32E1" w:rsidP="005F270F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CA8157A" w14:textId="6DB1B49B" w:rsidR="00845075" w:rsidRDefault="00FE68E0" w:rsidP="005F270F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00477D7E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://newmanu.edu/campus-life/residence-life?highlight=WyJyZXNpZGVuY2UiLCJsaWZlIiwiaGFuZGJvb2siLCJyZXNpZGVuY2UgbGlmZSIsInJlc2lkZW5jZSBsaWZlIGhhbmRib29rIiwibGlmZSBoYW5kYm9vayJd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="18CA3C97" w14:textId="77777777" w:rsidR="00FE68E0" w:rsidRPr="00FE68E0" w:rsidRDefault="00FE68E0" w:rsidP="005F270F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C339509" w14:textId="77777777" w:rsidR="00B138DD" w:rsidRDefault="00B138DD" w:rsidP="005F270F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -27119,102 +27166,117 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Student organizations are designed to enhance student development</w:t>
       </w:r>
       <w:r w:rsidR="00F21BDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> by addressing the physical, spiritual, intellectual, emotional, and social needs and interests of the student body</w:t>
       </w:r>
       <w:r w:rsidR="00CE0BBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. To learn more about student clubs and activities, visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="004518AD" w:rsidRPr="00957625">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.newmanu.edu/clubs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004518AD" w:rsidRPr="00957625">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="061C9873" w14:textId="77777777" w:rsidR="00FF3268" w:rsidRDefault="00FF3268" w:rsidP="0082005D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A029271" w14:textId="7C534DA5" w:rsidR="00FA0905" w:rsidRDefault="00FA0905" w:rsidP="0082005D">
+    <w:p w14:paraId="74362A25" w14:textId="77777777" w:rsidR="00C379F4" w:rsidRDefault="00C379F4" w:rsidP="0082005D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="2A029271" w14:textId="531BFFEE" w:rsidR="00FA0905" w:rsidRDefault="00FA0905" w:rsidP="0082005D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Voter Registration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="163E3AF6" w14:textId="742E59E5" w:rsidR="00BA16E5" w:rsidRDefault="00BA16E5" w:rsidP="0082005D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6E62C1" w14:textId="77777777" w:rsidR="00F60ACA" w:rsidRDefault="00BA16E5" w:rsidP="00F60ACA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:hanging="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -27234,51 +27296,51 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>are available online at</w:t>
       </w:r>
       <w:r w:rsidR="00F60ACA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28A5B52B" w14:textId="538FCB12" w:rsidR="00F60ACA" w:rsidRDefault="00F60ACA" w:rsidP="00F60ACA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:hanging="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00477D7E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>http://www.newmanu.edu/campus-life/student-activities/student-organizations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00957625">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35DE9F7F" w14:textId="77777777" w:rsidR="00704420" w:rsidRDefault="00704420" w:rsidP="00F60ACA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:hanging="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -27329,51 +27391,67 @@
     </w:p>
     <w:p w14:paraId="131C8B3F" w14:textId="7E762A14" w:rsidR="00585278" w:rsidRDefault="00585278" w:rsidP="00F60ACA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:hanging="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>As a student, you may be photographed or vide</w:t>
       </w:r>
       <w:r w:rsidR="000F2EF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">o recorded at Newman University events and on campus. Those photos and video may be used on the university website, on its social medial channels, and in university promotional materials. </w:t>
+        <w:t xml:space="preserve">o recorded at Newman University events and on campus. Those photos and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000F2EF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>video</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000F2EF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be used on the university website, on its social medial channels, and in university promotional materials. </w:t>
       </w:r>
       <w:r w:rsidR="00882507">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">You may opt out by contacting the University Relations Office. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C90363" w14:textId="77777777" w:rsidR="00D82261" w:rsidRDefault="00D82261" w:rsidP="00F60ACA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:hanging="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02D9D787" w14:textId="66336DA8" w:rsidR="00D82261" w:rsidRDefault="00D82261" w:rsidP="00F60ACA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -27525,51 +27603,51 @@
       </w:r>
       <w:r w:rsidR="00924B61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">You must sign up to receive the </w:t>
       </w:r>
       <w:r w:rsidR="00BB13B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>alerts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CDBC99F" w14:textId="13260910" w:rsidR="00BA16E5" w:rsidRDefault="009B4286" w:rsidP="0082005D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00477D7E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://newmanu.edu/administration/student-affairs/title-ix?highlight=WyJ0aXRsZSIsIml4IiwicG9saWN5IiwidGl0bGUgaXgiLCJ0aXRsZSBpeCBwb2xpY3kiLCJpeCBwb2xpY3kiXQ==</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1ECDD5E6" w14:textId="77777777" w:rsidR="009B4286" w:rsidRDefault="009B4286" w:rsidP="0082005D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42B97881" w14:textId="02544793" w:rsidR="008A0EBE" w:rsidRDefault="008A0EBE" w:rsidP="0082005D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -27589,88 +27667,150 @@
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nondiscrimination Disclosure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10238B34" w14:textId="77777777" w:rsidR="00E02552" w:rsidRPr="005D18E5" w:rsidRDefault="00E02552" w:rsidP="00E02552">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="58" w:line="200" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D18E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Newman University admits students of any age, sex, race, creed, color, national and ethnic origin to all the rights and privileges, programs and activities generally accorded or made available to the school. It doesn’t discriminate on the basis of age, sex, race, creed, color, national and ethnic origin or handicap in the administration of its education and admissions policies, scholarships, loan programs, athletics and other administered programs. Any persons having inquiries concerning this may contact the Provost and Vice President for Academic Affairs at 3100 McCormick, Wichita, KS  67213-2097, or may call 877-NEWMANU (639-6268), ext. 2127. Newman University is an Equal Opportunity Employer and is in compliance with the Civil Rights Act of 1964 and the Family Educational Rights and Privacy Act of 1974. The amendment gives students certain rights of access to information contained in university records about themselves. It also spells out the university limits to release certain information (referred to as directory information) to third parties without the student’s prior consent. For a more complete description of the Act or to submit a written request not to have directory information released, see the Registrar. UNLESS A WRITTEN REQUEST IS RECEIVED IN THE REGISTRAR’S OFFICE TO THE CONTRARY, STUDENT INFORMATION CLASSIFIED AS DIRECTORY INFORMATION WILL BE RELEASED TO THIRD PARTIES WITHOUT PRIOR CONSENT OF THE STUDENT.</w:t>
+        <w:t xml:space="preserve">Newman University admits students of any age, sex, race, creed, color, national and ethnic origin to all the rights and privileges, programs and activities generally accorded or made available to the school. It doesn’t discriminate </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D18E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D18E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> age, sex, race, creed, color, national and ethnic origin or handicap in the administration of its education and admissions policies, scholarships, loan programs, athletics and other administered programs. Any persons having inquiries concerning this may contact the Provost and Vice President for Academic Affairs at 3100 McCormick, Wichita, KS  67213-2097, or may call 877-NEWMANU (639-6268), ext. 2127. Newman University is an Equal Opportunity Employer and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D18E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>is in compliance with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D18E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Civil Rights Act of 1964 and the Family Educational Rights and Privacy Act of 1974. The amendment gives students certain rights of access to information contained in university records about themselves. It also spells out the university limits to release certain information (referred to as directory information) to third parties without the student’s prior consent. For a more complete description of the Act or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D18E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>to submit a written request not to have directory information released, see the Registrar. UNLESS A WRITTEN REQUEST IS RECEIVED IN THE REGISTRAR’S OFFICE TO THE CONTRARY, STUDENT INFORMATION CLASSIFIED AS DIRECTORY INFORMATION WILL BE RELEASED TO THIRD PARTIES WITHOUT PRIOR CONSENT OF THE STUDENT.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="262C8153" w14:textId="77777777" w:rsidR="008A0EBE" w:rsidRDefault="008A0EBE" w:rsidP="0082005D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D05BE1" w14:textId="77777777" w:rsidR="00872B5B" w:rsidRPr="005D18E5" w:rsidRDefault="00872B5B" w:rsidP="00872B5B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="58" w:line="200" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D18E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>This publication contains the most current information available as of the date of publication; however, this publication is neither a contract nor an offer to enter into a contract.</w:t>
+        <w:t xml:space="preserve">This publication contains the most current information available as of the date of publication; however, this publication is neither a contract nor an offer to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D18E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>enter into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D18E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a contract.</w:t>
       </w:r>
       <w:r w:rsidRPr="005D18E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> Newman University reserves the right to modify, deviate from, or make exception to the provisions of this handbook at any time, and to apply such modification, or make any such deviation or exception applicable, to any student, without regard to date of admission, application, or enrollment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C61BE8C" w14:textId="4FE55B85" w:rsidR="00872B5B" w:rsidRDefault="00872B5B" w:rsidP="00872B5B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="58" w:line="200" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D18E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -27892,179 +28032,179 @@
                               <w:t>May Your Holy Will be done in everything. Amen.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7C6D82B1" w14:textId="77777777" w:rsidR="00495610" w:rsidRDefault="00495610" w:rsidP="00495610">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:shapetype w14:anchorId="20697FF6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="20697FF6">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:69.75pt;margin-top:4.85pt;width:336pt;height:110.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAn4zgFEAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysk1Fv0zAQx9+R+A6W32nSqi1b1HQaHUVI&#10;YyANPsDFcRoLx2dst0n59JydrqsGvCD8YNm+8993vzuvboZOs4N0XqEp+XSScyaNwFqZXcm/fd2+&#10;ueLMBzA1aDSy5Efp+c369atVbws5wxZ1LR0jEeOL3pa8DcEWWeZFKzvwE7TSkLFB10GgrdtltYOe&#10;1DudzfJ8mfXoautQSO/p9G408nXSbxopwuem8TIwXXKKLaTZpbmKc7ZeQbFzYFslTmHAP0TRgTL0&#10;6FnqDgKwvVO/SXVKOPTYhInALsOmUUKmHCibaf4im8cWrEy5EBxvz5j8/5MVD4dH+8WxMLzDgQqY&#10;kvD2HsV3zwxuWjA7eesc9q2Emh6eRmRZb31xuhpR+8JHkar/hDUVGfYBk9DQuC5SoTwZqVMBjmfo&#10;cghM0OF8tnxLleRMkG06z+fLWSpLBsXTdet8+CCxY3FRckdVTfJwuPchhgPFk0t8zaNW9VZpnTZu&#10;V220YwegDtimkTJ44aYN60t+vZgtRgJ/lcjT+JNEpwK1slZdya/OTlBEbu9NnRotgNLjmkLW5gQy&#10;shsphqEayDECrbA+ElKHY8vSF6NFi+4nZz21a8n9jz04yZn+aKgs19P5PPZ32swXRJQzd2mpLi1g&#10;BEmVPHA2Ljch/YkEzN5S+bYqgX2O5BQrtWHiffoysc8v98nr+WOvfwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAA1KAwPdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FvgkAQhe9N+h8206QXUxckWEEW&#10;05p46klq7ys7Aik7S9lV8d93eqrHL+/lzTfFZrK9uODoO0cK4nkEAql2pqNGweFz97IC4YMmo3tH&#10;qOCGHjbl40Ohc+OutMdLFRrBI+RzraANYcil9HWLVvu5G5A4O7nR6sA4NtKM+srjtpeLKFpKqzvi&#10;C60ecNti/V2drYLlT5XMPr7MjPa33ftY29RsD6lSz0/T2xpEwCn8l+FPn9WhZKejO5PxomdOspSr&#10;CrJXEJyv4pj5qGCRRBnIspD3H5S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACfjOAUQ&#10;AgAAIAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAA1K&#10;AwPdAAAACQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
+              <v:shape id="Text Box 2" style="position:absolute;margin-left:69.75pt;margin-top:4.85pt;width:336pt;height:110.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAn4zgFEAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysk1Fv0zAQx9+R+A6W32nSqi1b1HQaHUVI&#10;YyANPsDFcRoLx2dst0n59JydrqsGvCD8YNm+8993vzuvboZOs4N0XqEp+XSScyaNwFqZXcm/fd2+&#10;ueLMBzA1aDSy5Efp+c369atVbws5wxZ1LR0jEeOL3pa8DcEWWeZFKzvwE7TSkLFB10GgrdtltYOe&#10;1DudzfJ8mfXoautQSO/p9G408nXSbxopwuem8TIwXXKKLaTZpbmKc7ZeQbFzYFslTmHAP0TRgTL0&#10;6FnqDgKwvVO/SXVKOPTYhInALsOmUUKmHCibaf4im8cWrEy5EBxvz5j8/5MVD4dH+8WxMLzDgQqY&#10;kvD2HsV3zwxuWjA7eesc9q2Emh6eRmRZb31xuhpR+8JHkar/hDUVGfYBk9DQuC5SoTwZqVMBjmfo&#10;cghM0OF8tnxLleRMkG06z+fLWSpLBsXTdet8+CCxY3FRckdVTfJwuPchhgPFk0t8zaNW9VZpnTZu&#10;V220YwegDtimkTJ44aYN60t+vZgtRgJ/lcjT+JNEpwK1slZdya/OTlBEbu9NnRotgNLjmkLW5gQy&#10;shsphqEayDECrbA+ElKHY8vSF6NFi+4nZz21a8n9jz04yZn+aKgs19P5PPZ32swXRJQzd2mpLi1g&#10;BEmVPHA2Ljch/YkEzN5S+bYqgX2O5BQrtWHiffoysc8v98nr+WOvfwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAA1KAwPdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FvgkAQhe9N+h8206QXUxckWEEW&#10;05p46klq7ys7Aik7S9lV8d93eqrHL+/lzTfFZrK9uODoO0cK4nkEAql2pqNGweFz97IC4YMmo3tH&#10;qOCGHjbl40Ohc+OutMdLFRrBI+RzraANYcil9HWLVvu5G5A4O7nR6sA4NtKM+srjtpeLKFpKqzvi&#10;C60ecNti/V2drYLlT5XMPr7MjPa33ftY29RsD6lSz0/T2xpEwCn8l+FPn9WhZKejO5PxomdOspSr&#10;CrJXEJyv4pj5qGCRRBnIspD3H5S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACfjOAUQ&#10;AgAAIAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAA1K&#10;AwPdAAAACQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="1999BE3B" w14:textId="77777777" w:rsidR="00495610" w:rsidRPr="00680C77" w:rsidRDefault="00495610" w:rsidP="00495610">
+                    <w:p w:rsidRPr="00680C77" w:rsidR="00495610" w:rsidP="00495610" w:rsidRDefault="00495610" w14:paraId="1999BE3B" w14:textId="77777777">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00680C77">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>Prayer of Maria De Mattias</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3A2396D4" w14:textId="77777777" w:rsidR="00495610" w:rsidRPr="00680C77" w:rsidRDefault="00495610" w:rsidP="00495610">
+                    <w:p w:rsidRPr="00680C77" w:rsidR="00495610" w:rsidP="00495610" w:rsidRDefault="00495610" w14:paraId="3A2396D4" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00680C77">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>Providence of God,</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="025E221B" w14:textId="77777777" w:rsidR="00495610" w:rsidRPr="00680C77" w:rsidRDefault="00495610" w:rsidP="00495610">
+                    <w:p w:rsidRPr="00680C77" w:rsidR="00495610" w:rsidP="00495610" w:rsidRDefault="00495610" w14:paraId="025E221B" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00680C77">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>Providence of the eternal,</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="704F062D" w14:textId="77777777" w:rsidR="00495610" w:rsidRPr="00680C77" w:rsidRDefault="00495610" w:rsidP="00495610">
+                    <w:p w:rsidRPr="00680C77" w:rsidR="00495610" w:rsidP="00495610" w:rsidRDefault="00495610" w14:paraId="704F062D" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00680C77">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>Almighty and merciful God,</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="22ACD82D" w14:textId="77777777" w:rsidR="00495610" w:rsidRPr="00680C77" w:rsidRDefault="00495610" w:rsidP="00495610">
+                    <w:p w:rsidRPr="00680C77" w:rsidR="00495610" w:rsidP="00495610" w:rsidRDefault="00495610" w14:paraId="22ACD82D" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00680C77">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>Providence that has provided, still provides and always will provide, provide also for us Most Holy Triune God,</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5BEDE913" w14:textId="77777777" w:rsidR="00495610" w:rsidRPr="00680C77" w:rsidRDefault="00495610" w:rsidP="00495610">
+                    <w:p w:rsidRPr="00680C77" w:rsidR="00495610" w:rsidP="00495610" w:rsidRDefault="00495610" w14:paraId="5BEDE913" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00680C77">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>In all our common and private necessities.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5113569E" w14:textId="77777777" w:rsidR="00495610" w:rsidRPr="00680C77" w:rsidRDefault="00495610" w:rsidP="00495610">
+                    <w:p w:rsidRPr="00680C77" w:rsidR="00495610" w:rsidP="00495610" w:rsidRDefault="00495610" w14:paraId="5113569E" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00680C77">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>So I believe, so I hope, so it shall be.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6DEEC7A2" w14:textId="77777777" w:rsidR="00495610" w:rsidRDefault="00495610" w:rsidP="00495610">
+                    <w:p w:rsidR="00495610" w:rsidP="00495610" w:rsidRDefault="00495610" w14:paraId="6DEEC7A2" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00680C77">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>May Your Holy Will be done in everything. Amen.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7C6D82B1" w14:textId="77777777" w:rsidR="00495610" w:rsidRDefault="00495610" w:rsidP="00495610">
+                    <w:p w:rsidR="00495610" w:rsidP="00495610" w:rsidRDefault="00495610" w14:paraId="7C6D82B1" w14:textId="77777777">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F6C080" w14:textId="77777777" w:rsidR="008A0EBE" w:rsidRDefault="008A0EBE" w:rsidP="0082005D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C36E8F0" w14:textId="77777777" w:rsidR="00115C6D" w:rsidRPr="00115C6D" w:rsidRDefault="00115C6D" w:rsidP="00115C6D">
       <w:pPr>
@@ -28150,162 +28290,205 @@
     <w:p w14:paraId="457F2374" w14:textId="77777777" w:rsidR="00115C6D" w:rsidRPr="005D18E5" w:rsidRDefault="00115C6D" w:rsidP="00115C6D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D18E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Stand up and cheer, our Jets are here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397FFA19" w14:textId="77777777" w:rsidR="00115C6D" w:rsidRPr="005D18E5" w:rsidRDefault="00115C6D" w:rsidP="00115C6D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D18E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>With the pow'r to gain a vic-to-ry.</w:t>
+        <w:t xml:space="preserve">With the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D18E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pow'r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D18E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to gain a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D18E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>vic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D18E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>-to-ry.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DAA6C91" w14:textId="77777777" w:rsidR="00115C6D" w:rsidRPr="005D18E5" w:rsidRDefault="00115C6D" w:rsidP="00115C6D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D18E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Up on your feet, hear the Heartbeat,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E13EE90" w14:textId="77777777" w:rsidR="00115C6D" w:rsidRPr="005D18E5" w:rsidRDefault="00115C6D" w:rsidP="00115C6D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D18E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>We must win this fight for Newman U,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DB3D5C4" w14:textId="77777777" w:rsidR="00115C6D" w:rsidRPr="005D18E5" w:rsidRDefault="00115C6D" w:rsidP="00115C6D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D18E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Loy-al to you, crimson and blue,</w:t>
+        <w:t>Loy-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D18E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D18E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to you, crimson and blue,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="671C96AB" w14:textId="77777777" w:rsidR="00115C6D" w:rsidRPr="005D18E5" w:rsidRDefault="00115C6D" w:rsidP="00115C6D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D18E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>We'll back you all the way.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ECD0F7D" w14:textId="77777777" w:rsidR="00115C6D" w:rsidRPr="005D18E5" w:rsidRDefault="00115C6D" w:rsidP="00115C6D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D18E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Stand up and sing and let it ring:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46B1EBD9" w14:textId="37296C63" w:rsidR="00115C6D" w:rsidRPr="00115C6D" w:rsidRDefault="00115C6D" w:rsidP="00115C6D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D18E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Jet power is here to stay!</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00115C6D" w:rsidRPr="00115C6D">
-      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06AE843C" w14:textId="77777777" w:rsidR="00361524" w:rsidRDefault="00361524" w:rsidP="007A2734">
+    <w:p w14:paraId="4BAFFEBB" w14:textId="77777777" w:rsidR="00D04DE3" w:rsidRDefault="00D04DE3" w:rsidP="007A2734">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EC6486F" w14:textId="77777777" w:rsidR="00361524" w:rsidRDefault="00361524" w:rsidP="007A2734">
+    <w:p w14:paraId="65C10665" w14:textId="77777777" w:rsidR="00D04DE3" w:rsidRDefault="00D04DE3" w:rsidP="007A2734">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Franklin Gothic Demi">
     <w:panose1 w:val="020B0703020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -28416,61 +28599,61 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3159BB85" w14:textId="77777777" w:rsidR="007A2734" w:rsidRDefault="007A2734">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4386A963" w14:textId="77777777" w:rsidR="00361524" w:rsidRDefault="00361524" w:rsidP="007A2734">
+    <w:p w14:paraId="53D7BB30" w14:textId="77777777" w:rsidR="00D04DE3" w:rsidRDefault="00D04DE3" w:rsidP="007A2734">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16BC941F" w14:textId="77777777" w:rsidR="00361524" w:rsidRDefault="00361524" w:rsidP="007A2734">
+    <w:p w14:paraId="0BA5AE1F" w14:textId="77777777" w:rsidR="00D04DE3" w:rsidRDefault="00D04DE3" w:rsidP="007A2734">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06650188"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6E66146"/>
     <w:lvl w:ilvl="0" w:tplc="CFD8278C">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="626" w:hanging="360"/>
       </w:pPr>
@@ -32597,204 +32780,209 @@
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2070760820">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1930040130">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1379276934">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1894349877">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1417631871">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1977366675">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002351EC"/>
     <w:rsid w:val="00005D2F"/>
     <w:rsid w:val="00021C18"/>
     <w:rsid w:val="0003595D"/>
     <w:rsid w:val="00037972"/>
     <w:rsid w:val="00042C86"/>
     <w:rsid w:val="00046F69"/>
     <w:rsid w:val="00072995"/>
     <w:rsid w:val="000A43A1"/>
     <w:rsid w:val="000B18D1"/>
     <w:rsid w:val="000B60A3"/>
     <w:rsid w:val="000B7660"/>
     <w:rsid w:val="000C1722"/>
     <w:rsid w:val="000D2B09"/>
     <w:rsid w:val="000D3D87"/>
     <w:rsid w:val="000D409D"/>
     <w:rsid w:val="000E35EC"/>
     <w:rsid w:val="000F2EF0"/>
     <w:rsid w:val="000F4CFB"/>
     <w:rsid w:val="00110CF6"/>
     <w:rsid w:val="00115C6D"/>
     <w:rsid w:val="00120079"/>
     <w:rsid w:val="001322C7"/>
     <w:rsid w:val="001337E6"/>
     <w:rsid w:val="00155FCE"/>
     <w:rsid w:val="00156F1E"/>
     <w:rsid w:val="0016592D"/>
     <w:rsid w:val="001724B5"/>
+    <w:rsid w:val="0018025F"/>
     <w:rsid w:val="00185A03"/>
     <w:rsid w:val="0019054C"/>
     <w:rsid w:val="00195A41"/>
     <w:rsid w:val="001A4E2B"/>
     <w:rsid w:val="001E57D1"/>
     <w:rsid w:val="00224C88"/>
     <w:rsid w:val="002351EC"/>
     <w:rsid w:val="002355E6"/>
     <w:rsid w:val="00244B75"/>
     <w:rsid w:val="002527CC"/>
     <w:rsid w:val="00263997"/>
     <w:rsid w:val="00290C42"/>
     <w:rsid w:val="00290D5C"/>
     <w:rsid w:val="0029697F"/>
     <w:rsid w:val="002A3AD3"/>
     <w:rsid w:val="002A68B4"/>
     <w:rsid w:val="002B1522"/>
     <w:rsid w:val="002B5846"/>
     <w:rsid w:val="002B6FCF"/>
     <w:rsid w:val="002C321A"/>
     <w:rsid w:val="002F625E"/>
     <w:rsid w:val="002F79EE"/>
     <w:rsid w:val="00314214"/>
     <w:rsid w:val="00356F9D"/>
     <w:rsid w:val="003577B9"/>
     <w:rsid w:val="00357816"/>
     <w:rsid w:val="00361524"/>
     <w:rsid w:val="00392F0A"/>
     <w:rsid w:val="003C03C5"/>
     <w:rsid w:val="003D0809"/>
     <w:rsid w:val="003D18DF"/>
     <w:rsid w:val="003D31AB"/>
     <w:rsid w:val="003E6529"/>
     <w:rsid w:val="004028AF"/>
     <w:rsid w:val="004064DD"/>
     <w:rsid w:val="004143A5"/>
     <w:rsid w:val="004463AF"/>
     <w:rsid w:val="004518AD"/>
     <w:rsid w:val="004732AB"/>
     <w:rsid w:val="00490E4E"/>
+    <w:rsid w:val="004920F7"/>
     <w:rsid w:val="00495610"/>
     <w:rsid w:val="004A1AF9"/>
     <w:rsid w:val="004B31D8"/>
     <w:rsid w:val="004C3774"/>
     <w:rsid w:val="004C7D2B"/>
     <w:rsid w:val="004F3F1D"/>
     <w:rsid w:val="0051481B"/>
     <w:rsid w:val="0052620D"/>
     <w:rsid w:val="005357EF"/>
     <w:rsid w:val="00542BC2"/>
     <w:rsid w:val="00551D37"/>
     <w:rsid w:val="0056678C"/>
     <w:rsid w:val="00567BF6"/>
     <w:rsid w:val="00585278"/>
     <w:rsid w:val="005A2467"/>
     <w:rsid w:val="005B299D"/>
     <w:rsid w:val="005B2FD1"/>
     <w:rsid w:val="005B366B"/>
     <w:rsid w:val="005D0608"/>
     <w:rsid w:val="005F270F"/>
     <w:rsid w:val="005F448B"/>
     <w:rsid w:val="006033B3"/>
     <w:rsid w:val="00607FAF"/>
     <w:rsid w:val="00612A82"/>
     <w:rsid w:val="006569EE"/>
     <w:rsid w:val="006845E1"/>
     <w:rsid w:val="00693A56"/>
     <w:rsid w:val="006D04DA"/>
     <w:rsid w:val="006D2C4D"/>
     <w:rsid w:val="006D3937"/>
     <w:rsid w:val="00704420"/>
     <w:rsid w:val="00717B8A"/>
     <w:rsid w:val="00722092"/>
     <w:rsid w:val="00722972"/>
     <w:rsid w:val="007424AE"/>
     <w:rsid w:val="00747B0D"/>
     <w:rsid w:val="007547D6"/>
     <w:rsid w:val="007613BB"/>
     <w:rsid w:val="00765C9B"/>
     <w:rsid w:val="007800C0"/>
     <w:rsid w:val="00791F6F"/>
     <w:rsid w:val="007971D7"/>
     <w:rsid w:val="007A24B0"/>
     <w:rsid w:val="007A2734"/>
     <w:rsid w:val="007B396B"/>
+    <w:rsid w:val="007C3525"/>
     <w:rsid w:val="00802123"/>
     <w:rsid w:val="0082005D"/>
     <w:rsid w:val="008371B4"/>
     <w:rsid w:val="00845075"/>
     <w:rsid w:val="008578DB"/>
     <w:rsid w:val="008622CB"/>
     <w:rsid w:val="00867DDE"/>
     <w:rsid w:val="00872B5B"/>
     <w:rsid w:val="00876113"/>
     <w:rsid w:val="00882507"/>
     <w:rsid w:val="00882C71"/>
     <w:rsid w:val="008858D9"/>
     <w:rsid w:val="008A0EBE"/>
     <w:rsid w:val="008A2CAA"/>
     <w:rsid w:val="008A710C"/>
     <w:rsid w:val="008B502E"/>
     <w:rsid w:val="008C5DF7"/>
     <w:rsid w:val="008D6B3A"/>
     <w:rsid w:val="008E1D01"/>
     <w:rsid w:val="008E3F3A"/>
     <w:rsid w:val="009026F8"/>
     <w:rsid w:val="00912A60"/>
+    <w:rsid w:val="00914F7F"/>
     <w:rsid w:val="0092429A"/>
     <w:rsid w:val="00924B61"/>
     <w:rsid w:val="00950A41"/>
     <w:rsid w:val="009678A6"/>
     <w:rsid w:val="00972998"/>
     <w:rsid w:val="009823F2"/>
     <w:rsid w:val="009916C8"/>
     <w:rsid w:val="009916EE"/>
     <w:rsid w:val="009B1E1F"/>
     <w:rsid w:val="009B3251"/>
     <w:rsid w:val="009B4286"/>
     <w:rsid w:val="009C0F55"/>
     <w:rsid w:val="009C3180"/>
     <w:rsid w:val="009E61BB"/>
     <w:rsid w:val="009F1F07"/>
     <w:rsid w:val="009F6766"/>
     <w:rsid w:val="00A07015"/>
     <w:rsid w:val="00A202A1"/>
     <w:rsid w:val="00A27287"/>
     <w:rsid w:val="00A41250"/>
     <w:rsid w:val="00A4226D"/>
     <w:rsid w:val="00A57A48"/>
     <w:rsid w:val="00A75C3E"/>
     <w:rsid w:val="00A766BB"/>
     <w:rsid w:val="00A87291"/>
@@ -32813,113 +33001,118 @@
     <w:rsid w:val="00B51F79"/>
     <w:rsid w:val="00B551E9"/>
     <w:rsid w:val="00B56806"/>
     <w:rsid w:val="00B60B68"/>
     <w:rsid w:val="00B63F82"/>
     <w:rsid w:val="00B72081"/>
     <w:rsid w:val="00B73CE6"/>
     <w:rsid w:val="00B744A3"/>
     <w:rsid w:val="00B77B25"/>
     <w:rsid w:val="00B823CC"/>
     <w:rsid w:val="00B85261"/>
     <w:rsid w:val="00B9258F"/>
     <w:rsid w:val="00B92A4E"/>
     <w:rsid w:val="00B976E9"/>
     <w:rsid w:val="00BA16E5"/>
     <w:rsid w:val="00BB13B8"/>
     <w:rsid w:val="00BB1BC5"/>
     <w:rsid w:val="00BB233A"/>
     <w:rsid w:val="00BC1A5A"/>
     <w:rsid w:val="00BD12EE"/>
     <w:rsid w:val="00BE2CF2"/>
     <w:rsid w:val="00BE65A1"/>
     <w:rsid w:val="00BF33EA"/>
     <w:rsid w:val="00BF43B4"/>
     <w:rsid w:val="00C36DAC"/>
+    <w:rsid w:val="00C379F4"/>
     <w:rsid w:val="00C4666E"/>
     <w:rsid w:val="00C55865"/>
     <w:rsid w:val="00C5780B"/>
     <w:rsid w:val="00C720B7"/>
     <w:rsid w:val="00C846B0"/>
     <w:rsid w:val="00C851ED"/>
     <w:rsid w:val="00CA20D3"/>
     <w:rsid w:val="00CA73AE"/>
     <w:rsid w:val="00CB6435"/>
     <w:rsid w:val="00CC32E1"/>
     <w:rsid w:val="00CC70BD"/>
     <w:rsid w:val="00CD154B"/>
     <w:rsid w:val="00CD4547"/>
     <w:rsid w:val="00CE0BBA"/>
     <w:rsid w:val="00CE6987"/>
+    <w:rsid w:val="00D04DE3"/>
     <w:rsid w:val="00D05297"/>
     <w:rsid w:val="00D15582"/>
     <w:rsid w:val="00D37848"/>
     <w:rsid w:val="00D44B34"/>
     <w:rsid w:val="00D52633"/>
     <w:rsid w:val="00D651D3"/>
     <w:rsid w:val="00D65A4D"/>
     <w:rsid w:val="00D768CD"/>
     <w:rsid w:val="00D82261"/>
     <w:rsid w:val="00DA12A4"/>
     <w:rsid w:val="00DC0835"/>
     <w:rsid w:val="00DD3283"/>
     <w:rsid w:val="00DE6466"/>
     <w:rsid w:val="00DE6973"/>
     <w:rsid w:val="00E02552"/>
     <w:rsid w:val="00E11857"/>
     <w:rsid w:val="00E179B7"/>
     <w:rsid w:val="00E25750"/>
     <w:rsid w:val="00E26555"/>
     <w:rsid w:val="00E30EFE"/>
     <w:rsid w:val="00E41A6F"/>
     <w:rsid w:val="00E43571"/>
     <w:rsid w:val="00E5773D"/>
     <w:rsid w:val="00E63F40"/>
     <w:rsid w:val="00E8184D"/>
     <w:rsid w:val="00E900A6"/>
     <w:rsid w:val="00E953AD"/>
     <w:rsid w:val="00E97362"/>
     <w:rsid w:val="00EB4270"/>
     <w:rsid w:val="00EC31F6"/>
     <w:rsid w:val="00EC7674"/>
     <w:rsid w:val="00EE0D7B"/>
     <w:rsid w:val="00F007B5"/>
     <w:rsid w:val="00F040C1"/>
     <w:rsid w:val="00F21BDC"/>
     <w:rsid w:val="00F46D2A"/>
     <w:rsid w:val="00F47A43"/>
     <w:rsid w:val="00F575C8"/>
     <w:rsid w:val="00F60ACA"/>
     <w:rsid w:val="00F90C12"/>
     <w:rsid w:val="00FA0905"/>
     <w:rsid w:val="00FA5A33"/>
     <w:rsid w:val="00FC7C49"/>
     <w:rsid w:val="00FD03AD"/>
     <w:rsid w:val="00FD2890"/>
     <w:rsid w:val="00FE04BF"/>
     <w:rsid w:val="00FE68E0"/>
     <w:rsid w:val="00FF3268"/>
+    <w:rsid w:val="15B826E7"/>
+    <w:rsid w:val="3EC09992"/>
+    <w:rsid w:val="75ED8346"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="02C1FF3B"/>
@@ -34474,51 +34667,51 @@
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00B033F6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Style11">
     <w:name w:val="Style11"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B033F6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.newmanu.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/administration/student-affairs/anti-hazing-policy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kansasregents.org/resources/PDF/Academic_Affairs/3257-ComplaintForm_SARAinstitutions.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newmanu.edu/campus-life/student-activities/student-organizations" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/about-newman/our-mission" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/administration/student-affairs/drug-and-alcohol-abuse-prevention" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ag.ks.gov/file-a-complaint/complaint-center" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/?utm_campaign=Branded&amp;utm_source=google&amp;utm_medium=ppc&amp;utm_term=newman%20university&amp;utm_content=3225268-e1-ng-me-c12947444113-g123464508364-a518785752445-uCj0KCQiA3eGfBhCeARIsACpJNU9Ik9vdHD_rB_KNtlKxHLLL0455qKOp3zGIR_4Hvlz4wu-3bXAfdOkaAkS6EALw_wcB-cat10137832-knewman%2520university-mod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newmanu.edu/clubs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/campus-life/campus-services/security/campus-crimefire-statistics" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/campus-life/student-success-center?highlight=WyJzdHVkZW50Iiwic3VjY2VzcyIsImNlbnRlciIsInN0dWRlbnQgc3VjY2VzcyIsInN0dWRlbnQgc3VjY2VzcyBjZW50ZXIiLCJzdWNjZXNzIGNlbnRlciJd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:studentsuccess@Newmanu.Edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/campus-life/residence-life?highlight=WyJyZXNpZGVuY2UiLCJsaWZlIiwiaGFuZGJvb2siLCJyZXNpZGVuY2UgbGlmZSIsInJlc2lkZW5jZSBsaWZlIGhhbmRib29rIiwibGlmZSBoYW5kYm9vayJd" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/administration/student-affairs/title-ix?highlight=WyJ0aXRsZSIsIml4IiwicG9saWN5IiwidGl0bGUgaXgiLCJ0aXRsZSBpeCBwb2xpY3kiLCJpeCBwb2xpY3kiXQ==" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/campus-life/campus-services/dugan-library?highlight=WyJsaWJyYXJ5Iiwic2VydmljZXMiLCJsaWJyYXJ5IHNlcnZpY2VzIl0=" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/administration/student-affairs/title-ix?highlight=WyJ0aXRsZSIsIml4IiwicG9saWN5IiwidGl0bGUgaXgiLCJ0aXRsZSBpeCBwb2xpY3kiLCJpeCBwb2xpY3kiXQ==" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.newmanu.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/administration/student-affairs/anti-hazing-policy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/campus-life/residence-life?highlight=WyJyZXNpZGVuY2UiLCJsaWZlIiwiaGFuZGJvb2siLCJyZXNpZGVuY2UgbGlmZSIsInJlc2lkZW5jZSBsaWZlIGhhbmRib29rIiwibGlmZSBoYW5kYm9vayJd" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/administration/student-affairs/title-ix?highlight=WyJ0aXRsZSIsIml4IiwicG9saWN5IiwidGl0bGUgaXgiLCJ0aXRsZSBpeCBwb2xpY3kiLCJpeCBwb2xpY3kiXQ==" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/about-newman/our-mission" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/administration/student-affairs/drug-and-alcohol-abuse-prevention" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/numedia/departments/academic-affairs/Student_Complaints_Policy_5.2026a_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/?utm_campaign=Branded&amp;utm_source=google&amp;utm_medium=ppc&amp;utm_term=newman%20university&amp;utm_content=3225268-e1-ng-me-c12947444113-g123464508364-a518785752445-uCj0KCQiA3eGfBhCeARIsACpJNU9Ik9vdHD_rB_KNtlKxHLLL0455qKOp3zGIR_4Hvlz4wu-3bXAfdOkaAkS6EALw_wcB-cat10137832-knewman%2520university-mod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newmanu.edu/campus-life/student-activities/student-organizations" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/campus-life/campus-services/security/campus-crimefire-statistics" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/campus-life/student-success-center?highlight=WyJzdHVkZW50Iiwic3VjY2VzcyIsImNlbnRlciIsInN0dWRlbnQgc3VjY2VzcyIsInN0dWRlbnQgc3VjY2VzcyBjZW50ZXIiLCJzdWNjZXNzIGNlbnRlciJd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:studentsuccess@Newmanu.Edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newmanu.edu/clubs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/administration/student-affairs/title-ix?highlight=WyJ0aXRsZSIsIml4IiwicG9saWN5IiwidGl0bGUgaXgiLCJ0aXRsZSBpeCBwb2xpY3kiLCJpeCBwb2xpY3kiXQ==" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmanu.edu/campus-life/campus-services/dugan-library?highlight=WyJsaWJyYXJ5Iiwic2VydmljZXMiLCJsaWJyYXJ5IHNlcnZpY2VzIl0=" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -34777,69 +34970,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>4783</Words>
-  <Characters>27268</Characters>
+  <Words>4379</Words>
+  <Characters>24961</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>227</Lines>
-  <Paragraphs>63</Paragraphs>
+  <Lines>208</Lines>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31988</CharactersWithSpaces>
+  <CharactersWithSpaces>29282</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andi Giesen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>